--- v1 (2026-01-19)
+++ v2 (2026-04-19)
@@ -26,50 +26,177 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Apresentação</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Arquivos</t>
   </si>
   <si>
+    <t>Projeto de Lei Nº 015/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 015/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 014/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei 014.pdf
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 013/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei 013.pdf
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 012/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei 012.pdf
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 011/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei 011.pdf
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 004/2026</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 004/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 010/2026</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 010/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 009/2026</t>
+  </si>
+  <si>
+    <t>22/01/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 009/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 008/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 008/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 007/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 007/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 006/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 006/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 005/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 005/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 003/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 003/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 002/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 002/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 001/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 001/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Nº 001/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Complementar Nº 001/2026
+</t>
+  </si>
+  <si>
     <t>Projeto de Lei Nº 087/2025</t>
   </si>
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 087/2025
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 086/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 086/2025
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 085/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 085/2025
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 084/2025</t>
@@ -98,177 +225,50 @@
     <t xml:space="preserve">Projeto de Lei Nº 082/2025
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 081/2025</t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 081/2025
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 080/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 080/2025
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 079/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 079/2025
-</t>
-[...125 lines deleted...]
-    <t xml:space="preserve">Projeto de Lei Nº 063/2025
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
@@ -576,51 +576,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704303/images/original/Projeto de Lei 87.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704301/images/original/Projeto de Lei 86.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704299/images/original/Projeto de Lei Municipal n&#176;085.2025..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704077/images/original/Projeto de Lei 084..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704069/images/original/Projeto de Lei 083.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704068/images/original/Projeto de Lei 082.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677559/images/original/Projeto de Lei Municipal n&#176;081. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677557/images/original/Projeto de Lei Municipal n&#176;080. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677553/images/original/Projeto de Lei Municipal n&#176;079. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677546/images/original/Projeto de Lei Municipal n&#176;078. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677545/images/original/Projeto de Lei Municipal n&#176;077.2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677544/images/original/Projeto de Lei 76.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677543/images/original/Projeto de Lei 0752025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/657817/images/original/Projeto de Lei 074.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/657771/images/original/Projeto de Lei 073.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/657770/images/original/Projeto de Lei 072.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/657767/images/original/Projeto de Lei 071.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/657766/images/original/Projeto de Lei 070.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/657765/images/original/Projeto de Lei 069.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/657764/images/original/Projeto de lei 068.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/657763/images/original/Projeto de Lei 067.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/657762/images/original/Projeto de Lei n&#186; 066.2025 -  Autoriza o executivo a subvencionar subven&#231;&#227;o no valor de R 10.100,00.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/631939/images/original/Projeto de Lei 065.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/631912/images/original/Projeto de Lei 064.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/631910/images/original/Projeto de Lei 063.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/748269/images/original/Projeto de lei n&#176;015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/748385/images/original/Projeto de Lei 014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/748381/images/original/Projeto de Lei 013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/748383/images/original/Projeto de Lei 012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/748379/images/original/Projeto de Lei 011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746705/images/original/Projeto de Lei 04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746711/images/original/Projeto de Lei 010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746710/images/original/Projeto de Lei 09.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746709/images/original/Projeto de Lei 08.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746708/images/original/Projeto de Lei 07.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746707/images/original/Projeto de Lei 06.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746706/images/original/Projeto de Lei 05.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746676/images/original/Projeto de Lei 03.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746674/images/original/Projeto de Lei 02.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746401/images/original/Projeto de Lei 012026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746403/images/original/Projeto de Lei Complementar 012026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704303/images/original/Projeto de Lei 87.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704301/images/original/Projeto de Lei 86.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704299/images/original/Projeto de Lei Municipal n&#176;085.2025..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704077/images/original/Projeto de Lei 084..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704069/images/original/Projeto de Lei 083.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704068/images/original/Projeto de Lei 082.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677559/images/original/Projeto de Lei Municipal n&#176;081. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677557/images/original/Projeto de Lei Municipal n&#176;080. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677553/images/original/Projeto de Lei Municipal n&#176;079. 2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -633,293 +633,293 @@
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B18" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B20" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" t="s">
+        <v>52</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="B25" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>61</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>