--- v2 (2026-04-19)
+++ v3 (2026-06-03)
@@ -12,263 +12,250 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Apresentação</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Arquivos</t>
   </si>
   <si>
-    <t>Projeto de Lei Nº 015/2026</t>
-[...197 lines deleted...]
-    <t xml:space="preserve">Projeto de Lei Nº 079/2025
+    <t>Projeto de Lei Nº 046/2026</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 046/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 045/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei 045.pdf
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 044/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 044/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução Nº 002/2026</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resolução 002.pdf
+</t>
+  </si>
+  <si>
+    <t>Emenda Redacional Nº 001/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emenda Redacional Nº 001/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 043/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 043/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 042/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 042/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 041/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 041/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução Nº 001/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Resolução Nº 001/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 040/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 040/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 039/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 039/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 038/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 038/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 037/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 037/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 036/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 036/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 035/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 035/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 034/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 034/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 033/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 033/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 032/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 032/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 030/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 030/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 029/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 029/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 028/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 028/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 027/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 027/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 026/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 026/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 025/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei 025.pdf
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
@@ -576,51 +563,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/748269/images/original/Projeto de lei n&#176;015.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/748385/images/original/Projeto de Lei 014.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/748381/images/original/Projeto de Lei 013.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/748383/images/original/Projeto de Lei 012.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/748379/images/original/Projeto de Lei 011.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746705/images/original/Projeto de Lei 04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746711/images/original/Projeto de Lei 010.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746710/images/original/Projeto de Lei 09.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746709/images/original/Projeto de Lei 08.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746708/images/original/Projeto de Lei 07.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746707/images/original/Projeto de Lei 06.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746706/images/original/Projeto de Lei 05.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746676/images/original/Projeto de Lei 03.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746674/images/original/Projeto de Lei 02.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746401/images/original/Projeto de Lei 012026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/746403/images/original/Projeto de Lei Complementar 012026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704303/images/original/Projeto de Lei 87.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704301/images/original/Projeto de Lei 86.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704299/images/original/Projeto de Lei Municipal n&#176;085.2025..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704077/images/original/Projeto de Lei 084..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704069/images/original/Projeto de Lei 083.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/704068/images/original/Projeto de Lei 082.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677559/images/original/Projeto de Lei Municipal n&#176;081. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677557/images/original/Projeto de Lei Municipal n&#176;080. 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/677553/images/original/Projeto de Lei Municipal n&#176;079. 2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791439/images/original/Projeto de Lei n&#176;046.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791437/images/original/Projeto de Lei 045.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791420/images/original/Projeto de Lei n&#176;044.2026..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791390/images/original/Resolu&#231;&#227;o 002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791415/images/original/Emenda modificativa 0012026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791418/images/original/Projeto de Lei n&#176;043.2026..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/781808/images/original/Projeto de Lei 042.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/781795/images/original/Projeto de Lei 041.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769563/images/original/Projeto de Resolu&#231;&#227;o 001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769560/images/original/Projeto de Lei 040.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769557/images/original/Projeto de Lei 039.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769558/images/original/Projeto de Lei 039.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/781809/images/original/Projeto de Lei 38.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769556/images/original/Projeto de Lei 037.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769555/images/original/Projeto de Lei 036.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768484/images/original/Projeto de Lei 35.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768466/images/original/Projeto de Lei Municipal N&#176;034.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768463/images/original/Projeto de Lei Municipal N&#176;033.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768461/images/original/Projeto de Lei Municipal N&#176;032.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768457/images/original/Projeto de lei Municipal N&#176;030.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768454/images/original/Projeto de Lei Municipal N&#176;029.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768450/images/original/Projeto de Lei 028.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768063/images/original/Projeto de Lei 027.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768061/images/original/Projeto de Lei 026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768059/images/original/Projeto de Lei 025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -633,296 +620,296 @@
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B23" t="s">
+        <v>51</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B24" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B25" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B26" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>