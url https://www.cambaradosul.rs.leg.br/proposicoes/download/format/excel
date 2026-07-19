--- v3 (2026-06-03)
+++ v4 (2026-07-19)
@@ -12,250 +12,266 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Apresentação</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Arquivos</t>
   </si>
   <si>
+    <t>Emenda Nº 002/2026</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emenda Nº 002/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 058/2026</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 058/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 057/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 057/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 056/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 056/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 055/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 055/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 054/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 054/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 053/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 053/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 052/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 052/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Nº 002/2026</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Decreto Nº 002/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 051/2026</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 051/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 050/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 050/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 049/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 049/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 048/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 048/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 047/2026</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 047/2026
+</t>
+  </si>
+  <si>
     <t>Projeto de Lei Nº 046/2026</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 046/2026
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 045/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei 045.pdf
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 044/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 044/2026
 </t>
   </si>
   <si>
     <t>Projeto de Resolução Nº 002/2026</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Resolução 002.pdf
 </t>
   </si>
   <si>
     <t>Emenda Redacional Nº 001/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Emenda Redacional Nº 001/2026
 </t>
   </si>
   <si>
+    <t>Emenda Nº 001/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emenda Nº 001/2026
+</t>
+  </si>
+  <si>
     <t>Projeto de Lei Nº 043/2026</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 043/2026
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 042/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 042/2026
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 041/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 041/2026
 </t>
   </si>
   <si>
     <t>Projeto de Resolução Nº 001/2026</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Resolução Nº 001/2026
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 040/2026</t>
   </si>
   <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 040/2026
-</t>
-[...102 lines deleted...]
-    <t xml:space="preserve">Projeto de Lei 025.pdf
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
@@ -563,353 +579,353 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791439/images/original/Projeto de Lei n&#176;046.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791437/images/original/Projeto de Lei 045.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791420/images/original/Projeto de Lei n&#176;044.2026..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791390/images/original/Resolu&#231;&#227;o 002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791415/images/original/Emenda modificativa 0012026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791418/images/original/Projeto de Lei n&#176;043.2026..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/781808/images/original/Projeto de Lei 042.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/781795/images/original/Projeto de Lei 041.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769563/images/original/Projeto de Resolu&#231;&#227;o 001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769560/images/original/Projeto de Lei 040.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769557/images/original/Projeto de Lei 039.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769558/images/original/Projeto de Lei 039.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/781809/images/original/Projeto de Lei 38.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769556/images/original/Projeto de Lei 037.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769555/images/original/Projeto de Lei 036.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768484/images/original/Projeto de Lei 35.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768466/images/original/Projeto de Lei Municipal N&#176;034.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768463/images/original/Projeto de Lei Municipal N&#176;033.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768461/images/original/Projeto de Lei Municipal N&#176;032.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768457/images/original/Projeto de lei Municipal N&#176;030.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768454/images/original/Projeto de Lei Municipal N&#176;029.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768450/images/original/Projeto de Lei 028.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768063/images/original/Projeto de Lei 027.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768061/images/original/Projeto de Lei 026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/768059/images/original/Projeto de Lei 025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814305/images/original/Emenda Modificativa 002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814294/images/original/Projeto de Lei 058.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814293/images/original/Projeto de Lei 057.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814292/images/original/Projeto de lei 056.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814290/images/original/Projewto de Lei 055.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814289/images/original/Projeto de Lei 054.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814288/images/original/Projeto de Lei 053.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814287/images/original/Projeto de Lei 052.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806890/images/original/Decreto Legislativo 02.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806929/images/original/Projeto de Lei 051.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806928/images/original/Projeto de Lei 050.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806916/images/original/Projeto de Lei 049.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814295/images/original/Projeto de Lei 048.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806914/images/original/Projeto de Lei 047.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791439/images/original/Projeto de Lei n&#176;046.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791437/images/original/Projeto de Lei 045.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791420/images/original/Projeto de Lei n&#176;044.2026..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791390/images/original/Resolu&#231;&#227;o 002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791415/images/original/Emenda modificativa 0012026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814304/images/original/Emenda Modificativa 001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791418/images/original/Projeto de Lei n&#176;043.2026..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/781808/images/original/Projeto de Lei 042.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/781795/images/original/Projeto de Lei 041.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769563/images/original/Projeto de Resolu&#231;&#227;o 001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769560/images/original/Projeto de Lei 040.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" s="1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" s="1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B16" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B18" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B19" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B21" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B22" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B23" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B25" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>