--- v4 (2026-07-19)
+++ v5 (2026-09-02)
@@ -12,64 +12,119 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Apresentação</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Arquivos</t>
   </si>
   <si>
+    <t>Projeto de Lei Nº 064/2026</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 064/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 063/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 063/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 062/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 062/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 061/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 061/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 060/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 060/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 059/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 059/2026
+</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Nº 001/2026</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projeto de Lei Nº 001/2026
+</t>
+  </si>
+  <si>
     <t>Emenda Nº 002/2026</t>
   </si>
   <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Emenda Nº 002/2026
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 058/2026</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 058/2026
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 057/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 057/2026
 </t>
@@ -170,108 +225,50 @@
     <t xml:space="preserve">Projeto de Lei Nº 046/2026
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 045/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei 045.pdf
 </t>
   </si>
   <si>
     <t>Projeto de Lei Nº 044/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Nº 044/2026
 </t>
   </si>
   <si>
     <t>Projeto de Resolução Nº 002/2026</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Resolução 002.pdf
-</t>
-[...56 lines deleted...]
-    <t xml:space="preserve">Projeto de Lei Nº 040/2026
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
@@ -579,353 +576,353 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814305/images/original/Emenda Modificativa 002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814294/images/original/Projeto de Lei 058.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814293/images/original/Projeto de Lei 057.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814292/images/original/Projeto de lei 056.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814290/images/original/Projewto de Lei 055.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814289/images/original/Projeto de Lei 054.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814288/images/original/Projeto de Lei 053.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814287/images/original/Projeto de Lei 052.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806890/images/original/Decreto Legislativo 02.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806929/images/original/Projeto de Lei 051.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806928/images/original/Projeto de Lei 050.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806916/images/original/Projeto de Lei 049.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814295/images/original/Projeto de Lei 048.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806914/images/original/Projeto de Lei 047.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791439/images/original/Projeto de Lei n&#176;046.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791437/images/original/Projeto de Lei 045.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791420/images/original/Projeto de Lei n&#176;044.2026..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791390/images/original/Resolu&#231;&#227;o 002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791415/images/original/Emenda modificativa 0012026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814304/images/original/Emenda Modificativa 001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791418/images/original/Projeto de Lei n&#176;043.2026..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/781808/images/original/Projeto de Lei 042.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/781795/images/original/Projeto de Lei 041.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769563/images/original/Projeto de Resolu&#231;&#227;o 001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/769560/images/original/Projeto de Lei 040.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/826055/images/original/Projeto de Lei Municipal n&#176;064.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/826054/images/original/Projeto de Lei Municipal n&#176;063.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/826053/images/original/Projeto de Lei Municipal n&#176;062.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/826052/images/original/Projeto de Lei Municipal n&#176;061.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/826051/images/original/Projeto de Lei Municipal N&#176;060.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/826047/images/original/Projeto de Lei Municipal n&#176;059.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/826066/images/original/Projeto de Lei Legislativo n&#176;001.2026..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814305/images/original/Emenda Modificativa 002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814294/images/original/Projeto de Lei 058.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814293/images/original/Projeto de Lei 057.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814292/images/original/Projeto de lei 056.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814290/images/original/Projewto de Lei 055.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814289/images/original/Projeto de Lei 054.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814288/images/original/Projeto de Lei 053.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814287/images/original/Projeto de Lei 052.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806890/images/original/Decreto Legislativo 02.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806929/images/original/Projeto de Lei 051.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806928/images/original/Projeto de Lei 050.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806916/images/original/Projeto de Lei 049.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/814295/images/original/Projeto de Lei 048.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/806914/images/original/Projeto de Lei 047.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791439/images/original/Projeto de Lei n&#176;046.2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791437/images/original/Projeto de Lei 045.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791420/images/original/Projeto de Lei n&#176;044.2026..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/176/DocumentAssets/791390/images/original/Resolu&#231;&#227;o 002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" t="s">
         <v>51</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" s="1" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>58</v>
       </c>
       <c r="B25" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" t="s">
         <v>61</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" s="1" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>